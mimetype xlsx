--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>S.No.</t>
   </si>
   <si>
     <t>SurveyId</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>Response</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
@@ -169,50 +169,86 @@
     <t>14:35:11</t>
   </si>
   <si>
     <t>639177357481491438</t>
   </si>
   <si>
     <t>14:35:48</t>
   </si>
   <si>
     <t>639186829461208713</t>
   </si>
   <si>
     <t>2026-07-03</t>
   </si>
   <si>
     <t>13:42:26</t>
   </si>
   <si>
     <t>639202552078128433</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>18:26:47</t>
+  </si>
+  <si>
+    <t>639222150662061495</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>10:51:06</t>
+  </si>
+  <si>
+    <t>639233573054831592</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>16:08:25</t>
+  </si>
+  <si>
+    <t>639235956839280204</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>10:21:23</t>
+  </si>
+  <si>
+    <t>639239221616034649</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>05:02:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -226,51 +262,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="12.2917881011963" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="20.3842353820801" customWidth="1"/>
     <col min="6" max="6" width="9.28602313995361" customWidth="1"/>
     <col min="7" max="7" width="10.7694673538208" customWidth="1"/>
     <col min="8" max="8" width="9.9745454788208" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -758,29 +794,157 @@
       <c r="C16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>17</v>
       </c>
     </row>
+    <row r="17">
+      <c r="A17" s="0">
+        <v>16</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0">
+        <v>17</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0">
+        <v>18</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0">
+        <v>19</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>