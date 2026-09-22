--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>S.No.</t>
   </si>
   <si>
     <t>SurveyId</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>PID</t>
   </si>
   <si>
     <t>Response</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
@@ -94,50 +94,101 @@
     <t>09:17:23</t>
   </si>
   <si>
     <t>639177349107085900</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>14:21:50</t>
   </si>
   <si>
     <t>14:21:55</t>
   </si>
   <si>
     <t>639202551947477675</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>18:26:34</t>
   </si>
   <si>
     <t>18:26:41</t>
+  </si>
+  <si>
+    <t>639222150727541688</t>
+  </si>
+  <si>
+    <t>DNF</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>10:51:12</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>639227497839381675</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>15:23:03</t>
+  </si>
+  <si>
+    <t>639231871578229444</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>16:52:37</t>
+  </si>
+  <si>
+    <t>639235956929307185</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>10:21:32</t>
+  </si>
+  <si>
+    <t>639239221711927165</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>05:02:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -151,51 +202,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:J5"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="20.3842353820801" customWidth="1"/>
     <col min="6" max="6" width="9.7597017288208" customWidth="1"/>
     <col min="7" max="7" width="10.7694673538208" customWidth="1"/>
     <col min="8" max="8" width="9.9745454788208" customWidth="1"/>
     <col min="9" max="9" width="10.7694673538208" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -331,29 +382,189 @@
       <c r="C5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>